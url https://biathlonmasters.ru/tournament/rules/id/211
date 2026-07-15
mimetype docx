--- v0 (2026-06-04)
+++ v1 (2026-07-15)
@@ -428,76 +428,74 @@
                       <w:szCs w:val="24"/>
                       <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
                     </w:rPr>
                     <w:br/>
                     <w:t>Президент региональной общественной организации «Федерация биатлона Новосибирской области»</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00DC55CF" w:rsidRPr="002634D6" w:rsidRDefault="00DC55CF">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00DC55CF" w:rsidRPr="002634D6" w:rsidRDefault="00DC55CF">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
+                <w:p w:rsidR="00DC55CF" w:rsidRPr="00E62B9F" w:rsidRDefault="00B803C1">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:bidi="ru-RU"/>
+                      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:bidi="ru-RU"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">__________И.Ю. </w:t>
+                    <w:t>__________</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidR="00E62B9F">
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:bidi="ru-RU"/>
+                      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
                     </w:rPr>
-                    <w:t>Белокобыльский</w:t>
+                    <w:t xml:space="preserve"> Н.А. Гребенюк</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
                 <w:p w:rsidR="00DC55CF" w:rsidRDefault="00022F71">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:bidi="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:bidi="ru-RU"/>
                     </w:rPr>
                     <w:t>«____»____________ 202</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
                     </w:rPr>
                     <w:t>6</w:t>
@@ -3988,1536 +3986,1142 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> июля </w:t>
       </w:r>
       <w:r w:rsidR="00B803C1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>– официальная тренировка, начало в 15:00-18:00.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007C5685" w:rsidRDefault="007C5685">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC55CF" w:rsidRDefault="00DD1711">
-[...15 lines deleted...]
-        <w:t>24</w:t>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>24 июля –</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мегамасстарт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00B47B61" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA769A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:00 - судейская коллегия, выдача номеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00B47B61" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA769A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:00 – пристрелка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00B47B61" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00DA769A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:00 – старт  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Мужчины 35-64 года, Женщины (35-49 лет):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дистанция </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10,8 км со стрельбой на 8-ми огневых рубежах с переносом оружия. Круг – 1,2 км;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стрельба на 1-м, 2-м, 3-м, 4-м огневых рубежах осуществляется из положения «лежа», по мишени размером 45 мм; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стрельба на 5-м, 6-м, 7-м, 8-м огневых рубежах осуществляется из положения «стоя» по мишени размером 115 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Смена магазинов с патронами для стрельбы из положения «стоя» производится участником забега после выполнения 4-й стрельбы («лежа»). Магазины с патронами находятся на специально отведённом столе; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>За каждый неточный выстрел – штрафной круг 75 метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мужчины 65 и старше, Женщины 50 и старше: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дистанция</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8,4 км со стрельбой на 6-ти огневых рубежах. Круг – 1,2 км;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стрельба на 1-м, 2-м, 3-м огневых рубежах осуществляется из положения «лежа», по мишени размером 45 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стрельба на 4-м, 5-м, 6-м огневых рубежах осуществляется из положения «стоя» по мишени размером 115 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Смена магазинов с патронами для стрельбы из положения «стоя» производится участником забега после выполнения 3-й стрельбы («лежа»). Магазины находятся на специально отведённом столе;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>За каждый неточный выстрел – штрафной круг 75 метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>25 июля – роллеры гонка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>09:00 – пристрелка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10:00 – старт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мужчины 35-49 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Дистанция – 12,5 км со стрельбой на 4-х огневых рубежах с переносом оружия. Круг – 2,5 км;    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Стрельба на 1-м и 3-м огневых рубежах осуществляется из положения «лежа», по мишени размером 45 мм;     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– Стрельба на 2-м и 4-м огневых рубежах осуществляется из положения «стоя» по мишени размером 115 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– За каждый неточный выстрел – штраф 1 минута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мужчины 50-64 года, Женщины 35-49 лет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– Дистанция – 10 км со стрельбой на 4-х огневых рубежах с переносом оружия. Круги – 2,5 км и 1,2 км;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Стрельба на 1-м и 3-м огневых рубежах осуществляется из положения «лежа», по мишени размером 45 мм.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– Стрельба на 2-м и 4-м огневых рубежах осуществляется из положения «стоя» по мишени размером 115 мм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– За каждый неточный выстрел – штраф 1 минута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мужчины 65 лет и старше, женщины 50 лет и старше: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">– Дистанция – 7,2 км со стрельбой на 4-х огневых рубежах с переноской оружия. Круг – 1,2 км.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Стрельба на 1-м и 3-м огневых рубежах осуществляется из положения «лежа», по мишени размером 45 мм.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– Стрельба на 2-м и 4-м огневых рубежах осуществляется из положения «стоя» по мишени размером 115 мм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA769A" w:rsidRDefault="00DA769A" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– За каждый неточный выстрел – штраф 1 минута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC55CF" w:rsidRDefault="00DC55CF" w:rsidP="00DA769A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00851A6C" w:rsidRDefault="00DD1711" w:rsidP="00851A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     26</w:t>
       </w:r>
       <w:r w:rsidR="00B803C1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> июля –Роллеры-</w:t>
-[...90 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> июля</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30127" w:rsidRPr="002634D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA00F6">
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00A30127">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00851A6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Одиночная смешанная эстафета (с возрастным гандикапом в формате преследования)</w:t>
+      </w:r>
+      <w:r w:rsidR="00851A6C">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
-      </w:r>
-[...1105 lines deleted...]
-        <w:t>-смешанная</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>09:00 – пристрелка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     10:00 – старт.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891914" w:rsidRDefault="00891914" w:rsidP="00891914">
-[...25 lines deleted...]
-    <w:p w:rsidR="00891914" w:rsidRDefault="00891914" w:rsidP="00891914">
+    <w:p w:rsidR="00851A6C" w:rsidRDefault="00851A6C" w:rsidP="00851A6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1 группа – мужчины: суммарный возраст участников до 110 лет включительно;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891914" w:rsidRDefault="00891914" w:rsidP="00891914">
+    <w:p w:rsidR="00851A6C" w:rsidRDefault="00851A6C" w:rsidP="00851A6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2 группа – мужчины: суммарный возраст участников 111 год и старше;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891914" w:rsidRDefault="00891914" w:rsidP="00891914">
+    <w:p w:rsidR="00851A6C" w:rsidRDefault="00851A6C" w:rsidP="00851A6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3 группа – женщины: суммарный возраст участников 70 лет и старше.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891914" w:rsidRDefault="00891914" w:rsidP="00891914">
-[...14 lines deleted...]
-    <w:p w:rsidR="00891914" w:rsidRDefault="00891914" w:rsidP="00891914">
+    <w:p w:rsidR="00851A6C" w:rsidRDefault="00851A6C" w:rsidP="00851A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     – дистанция 10 км.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00851A6C" w:rsidRDefault="00851A6C" w:rsidP="00851A6C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
+        <w:t xml:space="preserve">     – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>команда состоит из двух участников: один участник бежит 1-й и 3-й этапы кроссом, круг –1 км, второй -  участник  2-й и 4-й этапы на лыжероллерах, круг – 1,2 км;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - составы команд формируются по региональному принципу и критериям, прописанным в Положении о летнем КР;</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00891914" w:rsidRDefault="00891914" w:rsidP="00891914">
+        <w:t xml:space="preserve">     - составы команд формируются по региональному принципу и критериям, прописанным в Положении о летнем КР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00851A6C" w:rsidRDefault="00851A6C" w:rsidP="00851A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     - старт 1 этапа дается согласно возрастного гандикапа (7 сек. за 1 год от суммарного возраста участников), начиная с самой возрастной команды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00851A6C" w:rsidRDefault="00851A6C" w:rsidP="00851A6C">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>- каждый участник на 1-м, 2-м и 3-м этапе после стрельбы «стоя» пробегает сразу на передачу этапа, без прохождения круга, а участник на 4-м этапе после стрельбы «стоя» пробегает заключительный финишный круг 1.2км.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891914" w:rsidRDefault="00891914" w:rsidP="00891914">
+    <w:p w:rsidR="00EE5921" w:rsidRPr="00851A6C" w:rsidRDefault="00851A6C" w:rsidP="00851A6C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>- за каждую не закрытую мишень после использования трех дополнительных патронов на каждом огневом рубеже – штрафной круг на 1 и 3 этапах – 50 м, на 2 и 4 этапах – 75 м.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC55CF" w:rsidRDefault="00DD1711" w:rsidP="00891914">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1" w:rsidP="007C5685">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- составы команд формируются по региональному принципу и критериям, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5685">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>согласно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положени</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5685">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4322B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC55CF" w:rsidRDefault="00DD1711">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="00B803C1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> июля </w:t>
       </w:r>
       <w:r w:rsidR="00B803C1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>– День отъезда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00DC55CF">
@@ -5666,84 +5270,92 @@
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Победители и призёры каждой возрастной группы в отдельных дисциплинах Соревнований награждаются памятными медалями и дипломами ООО Федерация биатлона «Союз биатлонистов России». Награждение проводит «Сообщество ветеранов Новосибирской области по биатлону». Организаторы оставляют за собой право по проведению дополнительного награждения и вручению специальных призов от спонсоров и других организаций.</w:t>
+        <w:t xml:space="preserve">Победители и призёры каждой возрастной группы в отдельных дисциплинах Соревнований награждаются памятными медалями и дипломами ООО Федерация биатлона «Союз биатлонистов России». Награждение проводит </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Сообщество ветеранов Новосибирской области по биатлону». Организаторы оставляют за собой право по проведению дополнительного награждения и вручению специальных призов от спонсоров и других организаций.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00DC55CF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>УСЛОВИЯ ФИНАНСИРОВАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00DC55CF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5884,101 +5496,108 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Приказом Министерства здравоохранения РФ от 23 октября 2020 г.    № 1144 н «Об утверждении порядка организации оказания медицинской помощи лицам, занимающимся физической культурой и спортом (в том числе при подготовке и проведении физкультурных мероприятий и спортивных мероприятий), включая порядок медицинского осмотра лиц, желающих пройти спортивную подготовку, заниматься физической культурой и спортом в организациях и (или) выполнить нормативы испытаний (тестов) Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» (ГТО)» и форм медицинских заключений о допуске к участию в физкультурных и спортивных мероприятиях»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Регламентом по организации и проведению официальных физкультурных и спортивных мероприятий на территории Российской Федерации в условиях сохранения рисков распространения COVID-19, утвержденным </w:t>
+        <w:t xml:space="preserve">Регламентом по организации и проведению официальных физкультурных и спортивных мероприятий на территории Российской Федерации в условиях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">сохранения рисков распространения COVID-19, утвержденным </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Минспортом</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Главным государственным санитарным врачом РФ 31.07.2020г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Иными распорядительными документами по вопросам обеспечения общественной безопасности при проведении спортивных соревнований, действующих на момент проведения соревнования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Участники и гости Соревнований обязаны строго соблюдать Правила Соревнований, правила данного Положения и Правила посещения спортивных объектов, на которых проводятся Соревнования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В соответствии с п.3 ч.4 ст.26.2 329-ФЗ «О физической культуре и спорте в Российской Федерации» настоящим Положением запрещается оказывать противоправное влияние на результаты соревнований.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC55CF" w:rsidRDefault="00DC55CF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -6604,98 +6223,98 @@
                         <a:ext cx="64135" cy="146050"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
                           <w:pPr>
                             <w:pStyle w:val="a8"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00891914">
+                          <w:r w:rsidR="00B47B61">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>8</w:t>
+                            <w:t>5</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Надпись 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:5.05pt;height:11.5pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBz4ugo1gEAAG8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDtbcaZLutoKo7ord1a6Q&#10;ECAtPIDr2E0k/8n2Nik37rwC78CBw954hewbMXbTLoIb4jIZz+/3zUxWF4NWZCd86KyhUM1KIMJw&#10;23RmS+HTx5sXL4GEyEzDlDWCwl4EuFg/f7bqXS3mtrWqEZ5gERPq3lFoY3R1UQTeCs3CzDph0Cmt&#10;1yzi02+LxrMeq2tVzMtyWfTWN85bLkJA6/XBCetcX0rB43spg4hEUUBsMUuf5SbJYr1i9dYz13Z8&#10;gsH+AYVmncGmp1LXLDJy77u/SumOexusjDNudWGl7LjIHJBNVf7B5q5lTmQuOJzgTmMK/68sf7f7&#10;4EnX4O6AGKZxReO38fv4Y/w5Pjx+efxKqjSj3oUaQ+8cBsfh0g4pfrIHNCbqg/Q6fZEUQT9Oe3+a&#10;sBgi4WhcnldnCyAcPdX5slzkBRRPuc6HeCusJkmh4HF/eaxs9zZE7Iehx5DUytibTqm8Q2VIT+HV&#10;Yr7ICScPZiiDiYnBAWnS4rAZJvgb2+yRFd4wNmyt/wykx3ugYPBggag3BsedTueo+KOyOSrMcEyk&#10;EIEc1KuYTyxBDO71fUSYGX1qfeg3IcKtZlLTBaaz+f2do57+k/UvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAYac5+dcAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUsDMRCF74L/IYzgzSatoGXd2VIK&#10;XrxZRfCWbqabpclkSdLt7r839aKXgcd7vPdNvZm8EyPF1AdGWC4UCOI2mJ47hM+P14c1iJQ1G+0C&#10;E8JMCTbN7U2tKxMu/E7jPneilHCqNILNeaikTK0lr9MiDMTFO4bodS4ydtJEfSnl3smVUk/S657L&#10;gtUD7Sy1p/3ZIzxPX4GGRDv6Po5ttP28dm8z4v3dtH0BkWnKf2G44hd0aArTIZzZJOEQyiP59149&#10;tQRxQFg9KpBNLf+zNz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc+LoKNYBAABvAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYac5+dcAAAAD&#10;AQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
                     <w:pPr>
                       <w:pStyle w:val="a8"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00891914">
+                    <w:r w:rsidR="00B47B61">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>8</w:t>
+                      <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00DC55CF" w:rsidRDefault="00B803C1">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -7048,57 +6667,57 @@
     <w:rsid w:val="0073003F"/>
     <w:rsid w:val="00731285"/>
     <w:rsid w:val="00741717"/>
     <w:rsid w:val="0074361B"/>
     <w:rsid w:val="00757F0E"/>
     <w:rsid w:val="00761447"/>
     <w:rsid w:val="00772EE8"/>
     <w:rsid w:val="007747DA"/>
     <w:rsid w:val="007817DD"/>
     <w:rsid w:val="0079586C"/>
     <w:rsid w:val="007B1868"/>
     <w:rsid w:val="007B6695"/>
     <w:rsid w:val="007C50D1"/>
     <w:rsid w:val="007C5685"/>
     <w:rsid w:val="007C77F2"/>
     <w:rsid w:val="007E2219"/>
     <w:rsid w:val="007E5B93"/>
     <w:rsid w:val="007E75C4"/>
     <w:rsid w:val="007F5BC9"/>
     <w:rsid w:val="007F7A62"/>
     <w:rsid w:val="00806742"/>
     <w:rsid w:val="00817790"/>
     <w:rsid w:val="008215A3"/>
     <w:rsid w:val="0082583E"/>
     <w:rsid w:val="00830916"/>
+    <w:rsid w:val="00851A6C"/>
     <w:rsid w:val="008569D2"/>
     <w:rsid w:val="00856B3F"/>
     <w:rsid w:val="00870FAB"/>
     <w:rsid w:val="00874A6E"/>
     <w:rsid w:val="00876F18"/>
     <w:rsid w:val="00880714"/>
-    <w:rsid w:val="00891914"/>
     <w:rsid w:val="00893C89"/>
     <w:rsid w:val="00897193"/>
     <w:rsid w:val="008A3100"/>
     <w:rsid w:val="008A56AF"/>
     <w:rsid w:val="008A5A9A"/>
     <w:rsid w:val="008B3856"/>
     <w:rsid w:val="008B5040"/>
     <w:rsid w:val="008B6068"/>
     <w:rsid w:val="008C2BFE"/>
     <w:rsid w:val="008C6948"/>
     <w:rsid w:val="008C6BB3"/>
     <w:rsid w:val="008D3C35"/>
     <w:rsid w:val="008D51DD"/>
     <w:rsid w:val="008E5113"/>
     <w:rsid w:val="008F0DAE"/>
     <w:rsid w:val="008F2C24"/>
     <w:rsid w:val="0090329F"/>
     <w:rsid w:val="009101FE"/>
     <w:rsid w:val="009219B1"/>
     <w:rsid w:val="009337E7"/>
     <w:rsid w:val="0093571E"/>
     <w:rsid w:val="00945146"/>
     <w:rsid w:val="00945CA1"/>
     <w:rsid w:val="00950471"/>
     <w:rsid w:val="00951464"/>
@@ -7153,50 +6772,51 @@
     <w:rsid w:val="00AA00F6"/>
     <w:rsid w:val="00AA1251"/>
     <w:rsid w:val="00AA4743"/>
     <w:rsid w:val="00AA7D1E"/>
     <w:rsid w:val="00AB0B06"/>
     <w:rsid w:val="00AB3E6B"/>
     <w:rsid w:val="00AB4D60"/>
     <w:rsid w:val="00AC24A1"/>
     <w:rsid w:val="00AC2891"/>
     <w:rsid w:val="00AC3AA9"/>
     <w:rsid w:val="00AC48C2"/>
     <w:rsid w:val="00AD0E73"/>
     <w:rsid w:val="00AF4927"/>
     <w:rsid w:val="00B02926"/>
     <w:rsid w:val="00B02988"/>
     <w:rsid w:val="00B105E5"/>
     <w:rsid w:val="00B133F4"/>
     <w:rsid w:val="00B20E0B"/>
     <w:rsid w:val="00B26872"/>
     <w:rsid w:val="00B33938"/>
     <w:rsid w:val="00B3675C"/>
     <w:rsid w:val="00B41CE3"/>
     <w:rsid w:val="00B429C8"/>
     <w:rsid w:val="00B44C18"/>
     <w:rsid w:val="00B44CD1"/>
+    <w:rsid w:val="00B47B61"/>
     <w:rsid w:val="00B56C33"/>
     <w:rsid w:val="00B67AF2"/>
     <w:rsid w:val="00B718D6"/>
     <w:rsid w:val="00B74705"/>
     <w:rsid w:val="00B803C1"/>
     <w:rsid w:val="00B84760"/>
     <w:rsid w:val="00B85467"/>
     <w:rsid w:val="00B96153"/>
     <w:rsid w:val="00BA0A4B"/>
     <w:rsid w:val="00BA5ABE"/>
     <w:rsid w:val="00BA5E08"/>
     <w:rsid w:val="00BA6AE8"/>
     <w:rsid w:val="00BB34BB"/>
     <w:rsid w:val="00BB4B0C"/>
     <w:rsid w:val="00BB79F2"/>
     <w:rsid w:val="00BC1590"/>
     <w:rsid w:val="00BD5DE0"/>
     <w:rsid w:val="00BE3C19"/>
     <w:rsid w:val="00BE5820"/>
     <w:rsid w:val="00BE7FD1"/>
     <w:rsid w:val="00BF4C08"/>
     <w:rsid w:val="00BF5BC3"/>
     <w:rsid w:val="00BF5D39"/>
     <w:rsid w:val="00BF5F49"/>
     <w:rsid w:val="00C03103"/>
@@ -7246,78 +6866,80 @@
     <w:rsid w:val="00CF2673"/>
     <w:rsid w:val="00CF3661"/>
     <w:rsid w:val="00D0266C"/>
     <w:rsid w:val="00D1061F"/>
     <w:rsid w:val="00D12B0B"/>
     <w:rsid w:val="00D16A81"/>
     <w:rsid w:val="00D25CCD"/>
     <w:rsid w:val="00D31E41"/>
     <w:rsid w:val="00D35465"/>
     <w:rsid w:val="00D35492"/>
     <w:rsid w:val="00D43950"/>
     <w:rsid w:val="00D475AF"/>
     <w:rsid w:val="00D512FF"/>
     <w:rsid w:val="00D5194B"/>
     <w:rsid w:val="00D67D19"/>
     <w:rsid w:val="00D70FBE"/>
     <w:rsid w:val="00D726C3"/>
     <w:rsid w:val="00D730AD"/>
     <w:rsid w:val="00D8087B"/>
     <w:rsid w:val="00D80CBC"/>
     <w:rsid w:val="00D814C4"/>
     <w:rsid w:val="00D8350A"/>
     <w:rsid w:val="00D924A1"/>
     <w:rsid w:val="00D95331"/>
     <w:rsid w:val="00DA1037"/>
+    <w:rsid w:val="00DA769A"/>
     <w:rsid w:val="00DA7A8B"/>
     <w:rsid w:val="00DB2512"/>
     <w:rsid w:val="00DC033F"/>
     <w:rsid w:val="00DC3A34"/>
     <w:rsid w:val="00DC460B"/>
     <w:rsid w:val="00DC55CF"/>
     <w:rsid w:val="00DC7AE2"/>
     <w:rsid w:val="00DD1711"/>
     <w:rsid w:val="00DD1C53"/>
     <w:rsid w:val="00DE4825"/>
     <w:rsid w:val="00DE5040"/>
     <w:rsid w:val="00DF1151"/>
     <w:rsid w:val="00DF6D04"/>
     <w:rsid w:val="00E07F94"/>
     <w:rsid w:val="00E10925"/>
     <w:rsid w:val="00E1139D"/>
     <w:rsid w:val="00E152EE"/>
     <w:rsid w:val="00E165AE"/>
     <w:rsid w:val="00E167B4"/>
     <w:rsid w:val="00E17774"/>
     <w:rsid w:val="00E22817"/>
     <w:rsid w:val="00E2444D"/>
     <w:rsid w:val="00E24FC0"/>
     <w:rsid w:val="00E2584C"/>
     <w:rsid w:val="00E304BB"/>
     <w:rsid w:val="00E41581"/>
     <w:rsid w:val="00E5237F"/>
     <w:rsid w:val="00E606FD"/>
+    <w:rsid w:val="00E62B9F"/>
     <w:rsid w:val="00E6591C"/>
     <w:rsid w:val="00E72311"/>
     <w:rsid w:val="00E73A9B"/>
     <w:rsid w:val="00E86A8E"/>
     <w:rsid w:val="00E946AD"/>
     <w:rsid w:val="00EB0C37"/>
     <w:rsid w:val="00EB5235"/>
     <w:rsid w:val="00EC34BF"/>
     <w:rsid w:val="00ED6508"/>
     <w:rsid w:val="00EE3405"/>
     <w:rsid w:val="00EE5921"/>
     <w:rsid w:val="00EF05A9"/>
     <w:rsid w:val="00EF75F7"/>
     <w:rsid w:val="00F0075B"/>
     <w:rsid w:val="00F056EE"/>
     <w:rsid w:val="00F07017"/>
     <w:rsid w:val="00F1011F"/>
     <w:rsid w:val="00F21662"/>
     <w:rsid w:val="00F21DD5"/>
     <w:rsid w:val="00F26751"/>
     <w:rsid w:val="00F272DD"/>
     <w:rsid w:val="00F348BD"/>
     <w:rsid w:val="00F37553"/>
     <w:rsid w:val="00F37B30"/>
     <w:rsid w:val="00F4085A"/>
@@ -7361,51 +6983,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="495FD3ED"/>
+  <w14:docId w14:val="0805C4E3"/>
   <w15:docId w15:val="{C8F5089B-E98B-4F9E-985D-AC055F2C8C9E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8487,87 +8109,87 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15162B31-68F6-457D-A8ED-0F76BBBC0178}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31315877-3213-4BFB-8945-1C8950E984C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2012</Words>
-  <Characters>14426</Characters>
+  <Words>2017</Words>
+  <Characters>14550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>“Утверждаю”</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Союз биатлонистов России</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16406</CharactersWithSpaces>
+  <CharactersWithSpaces>16534</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>“Утверждаю”</dc:title>
   <dc:creator>Olga</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.21179</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>7C333F55446C43C8B4CA66024DA86C16_13</vt:lpwstr>